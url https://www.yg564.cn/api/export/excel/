--- v0 (2026-04-24)
+++ v1 (2026-06-24)
@@ -24,106 +24,115 @@
   </bookViews>
   <sheets>
     <sheet name="Ki67分析结果" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="004472C4"/>
         <bgColor rgb="004472C4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00C6EFCE"/>
         <bgColor rgb="00C6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FFC7CE"/>
+        <bgColor rgb="00FFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FFEB9C"/>
         <bgColor rgb="00FFEB9C"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -450,51 +459,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I5"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="16" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>文件名</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
@@ -524,180 +533,295 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>阳性细胞</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Ki67指数(%)</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>处理时间(秒)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>H255858-KI-67.ndpi</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>2026-04-10 10:30:26</t>
+          <t>2026-06-09 17:29:10</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>处理完成</t>
         </is>
       </c>
       <c r="D2" s="2" t="n">
         <v>1953</v>
       </c>
       <c r="E2" s="2" t="n">
         <v>288</v>
       </c>
       <c r="F2" s="2" t="n">
-        <v>1104</v>
+        <v>85165</v>
       </c>
       <c r="G2" s="2" t="n">
-        <v>94</v>
+        <v>1298</v>
       </c>
       <c r="H2" s="3" t="n">
-        <v>7.85</v>
+        <v>1.5</v>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2616</t>
+          <t>3480</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>20240285Ki-67.ndpi</t>
+          <t>KI-67.ndpi</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>2026-04-09 21:03:41</t>
+          <t>2026-06-09 11:45:59</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>处理完成</t>
         </is>
       </c>
       <c r="D3" s="2" t="n">
-        <v>2640</v>
+        <v>1767</v>
       </c>
       <c r="E3" s="2" t="n">
-        <v>412</v>
+        <v>146</v>
       </c>
       <c r="F3" s="2" t="n">
-        <v>7986</v>
+        <v>11194</v>
       </c>
       <c r="G3" s="2" t="n">
-        <v>1723</v>
+        <v>12173</v>
       </c>
       <c r="H3" s="4" t="n">
-        <v>17.75</v>
+        <v>52.09</v>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>3796</t>
+          <t>1823</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>20240398Ki-67.ndpi</t>
+          <t>KI-67.ndpi</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>2026-04-09 16:49:20</t>
+          <t>2026-06-09 09:53:51</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>处理完成</t>
         </is>
       </c>
       <c r="D4" s="2" t="n">
-        <v>2970</v>
+        <v>1767</v>
       </c>
       <c r="E4" s="2" t="n">
-        <v>554</v>
+        <v>146</v>
       </c>
       <c r="F4" s="2" t="n">
-        <v>19502</v>
+        <v>32972</v>
       </c>
       <c r="G4" s="2" t="n">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>5.31</v>
+        <v>25875</v>
+      </c>
+      <c r="H4" s="4" t="n">
+        <v>43.97</v>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>4998</t>
+          <t>1915</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
+          <t>H255858-KI-67.ndpi</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>2026-04-10 10:30:26</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>处理完成</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="n">
+        <v>1953</v>
+      </c>
+      <c r="E5" s="2" t="n">
+        <v>288</v>
+      </c>
+      <c r="F5" s="2" t="n">
+        <v>1104</v>
+      </c>
+      <c r="G5" s="2" t="n">
+        <v>94</v>
+      </c>
+      <c r="H5" s="3" t="n">
+        <v>7.85</v>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>2616</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>20240285Ki-67.ndpi</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>2026-04-09 21:03:41</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>处理完成</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="n">
+        <v>2640</v>
+      </c>
+      <c r="E6" s="2" t="n">
+        <v>412</v>
+      </c>
+      <c r="F6" s="2" t="n">
+        <v>7986</v>
+      </c>
+      <c r="G6" s="2" t="n">
+        <v>1723</v>
+      </c>
+      <c r="H6" s="5" t="n">
+        <v>17.75</v>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>3796</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>20240398Ki-67.ndpi</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>2026-04-09 16:49:20</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>处理完成</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="n">
+        <v>2970</v>
+      </c>
+      <c r="E7" s="2" t="n">
+        <v>554</v>
+      </c>
+      <c r="F7" s="2" t="n">
+        <v>19502</v>
+      </c>
+      <c r="G7" s="2" t="n">
+        <v>1093</v>
+      </c>
+      <c r="H7" s="3" t="n">
+        <v>5.31</v>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>4998</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
           <t>20240487Ki-67.ndpi</t>
         </is>
       </c>
-      <c r="B5" s="2" t="inlineStr">
+      <c r="B8" s="2" t="inlineStr">
         <is>
           <t>2026-04-09 16:47:56</t>
         </is>
       </c>
-      <c r="C5" s="2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="I5" s="2" t="inlineStr"/>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>处理完成</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="n">
+        <v>2666</v>
+      </c>
+      <c r="E8" s="2" t="n">
+        <v>651</v>
+      </c>
+      <c r="F8" s="2" t="n">
+        <v>10834</v>
+      </c>
+      <c r="G8" s="2" t="n">
+        <v>8688</v>
+      </c>
+      <c r="H8" s="4" t="n">
+        <v>44.5</v>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>13140</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>